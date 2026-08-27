--- v0 (2026-06-26)
+++ v1 (2026-08-27)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538459b483d14344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41955a13de6c49a6b568e55fa8f442a0.psmdcp" Id="Rf50771743f2a4322" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8dec668eab4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd8a72b4effe4f5396781db28e2294a9.psmdcp" Id="Ree639f786d904312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="GAEB" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projektinfo" sheetId="2" r:id="rId3"/>
     <x:sheet name="Kalkulation" sheetId="3" r:id="rId4"/>
     <x:sheet name="Config" sheetId="4" state="veryHidden" r:id="rId5"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm.Print_Titles" localSheetId="0">GAEB!1:3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B1" i="1"/>
   <x:c r="I6" i="1"/>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>Langtext</x:t>
   </x:si>
   <x:si>
     <x:t>Menge</x:t>
   </x:si>
   <x:si>
     <x:t>Einheit</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreis</x:t>
   </x:si>
   <x:si>
     <x:t>Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Gesamtpreis</x:t>
   </x:si>
   <x:si>
     <x:t>Preis nach Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
-    <x:t>fc1b8c37-43dd-419b-9bff-339b7571320c</x:t>
+    <x:t>a0ebc750-26d4-4f1e-b51e-0b2495f1a39f</x:t>
   </x:si>
   <x:si>
     <x:t>Summe Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
     <x:t>Brutto</x:t>
   </x:si>
   <x:si>
     <x:t>GAEB</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreisanteile</x:t>
   </x:si>
   <x:si>
     <x:t>Käufer</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Straße</x:t>
   </x:si>
   <x:si>
     <x:t>Postleitzahl</x:t>
   </x:si>
@@ -151,57 +151,57 @@
   <x:si>
     <x:t>Worksheetname Overview</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname ProjectInfo</x:t>
   </x:si>
   <x:si>
     <x:t>Projektinfo</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname Calculation</x:t>
   </x:si>
   <x:si>
     <x:t>Kalkulation</x:t>
   </x:si>
   <x:si>
     <x:t>Dangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:t>
   </x:si>
   <x:si>
     <x:t>This worksheet contains configuration data needed so the file can be read again as GAEB file. Please do not modify any values.</x:t>
   </x:si>
   <x:si>
     <x:t>Dieses Arbeitsblatt enthält Konfigurationsdaten, die dem späteren Einlesen als GAEB Datei dienen. Bitte ändern Sie keine Werte.</x:t>
   </x:si>
   <x:si>
-    <x:t>Created at 26.06.2026 15:28 (UTC)</x:t>
+    <x:t>Created at 27.08.2026 18:51 (UTC)</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>1000:6AE38BC1E1EDDC82E40E4AF8DB263F839B613A69AC9D4CE871B7C69110B9DA3C:D8E5179B57A22856E619745FF13C950C:DFXRsE4CeLlg4wCiPH7xwbGV5Z7ObjVVCduvGA7R5piWrViK3jKevP2GRnd40SJ/PtsN5ctcbSB/imffJ5oyInHh3B2JgpoyPl/HZmIul604FmgD9JRbwCa2UZDfzjAUo5HfJQfLUT3DqgLRQ3iUfPsU+57iEPmW6Nh+Zysak1qMnP6XhqSUwwG4URygrMiQEUj1B9//2O2JsVV48pk1y+i5a1SShlLRMzH21+EijPV8ldkjDemPXrwZvk6qsdv+0aDySDUReZ58fdY8DtEROwcDZ7zZm4HFAM8xCFWV2IA43SwutJNy1B6ly7ohHd77BWklWsFQoNTlsUqg34lTsQWlKMyiXOgDWK4R9R2z1HILj0Ni/y6h3TBeAT2avayK/equMdvak/37fenssk0G+wZ5qvZZTfzLEv8oRRO00BD0Vb3pAXNaLN2V6r2K+2cFC6oo3Xll2QhfNJOMoYmYYi/5f007HP2EBs+mSSPPQgNRPp0CL1VbTM1jdxEV4tMTDhcaV7OMGlWyAxftDx2TqGkRIyrV/cVnc2uh7Frl410YCOY5ApTH0ttIWOgwJhnTwueEINQfOqNmfDaaBPLM/UqN4eveL4j833AG0jXe0s2xYWE9CXXjxHqgb4/zfC1M/qINIMmci8fmK9DTvvNTEj99tcB9FHPhn3AVf4oAACA=</x:t>
+    <x:t>1000:01B7429FDFFB71301996748F6E1096AAEFBDA3D32C9AF5197E49840E553D859E:0AA5EA6114AAF4D1DBF9E7FEEAD405E1:ycYsIqLRBwLA/kJxOiay35ASk/Ja4E5K7k5Jqobu3b42iG+qboHFDN2ZvF5Y1SSiXjm2IC5B+KMJ4Xg0vtXtwJ0GxOn42feIKMclI9l3JAmuzleRe5a6CETceEtdzqdZ6Dv+/bQi6xTJNyZsOxBLzSbJoOgOW9IxlktTzyt8KMo12N78fTIQy29XY4QFVoK62MXplgkxyX5BHGd5sinNr8BoYlCkS74mB+SLxckv/IZi4mguVQFVsfIK3rypG8ENsKfAk15He90/SdB6hAIWo6p6sGTVmUjWIbx/mx9hcFZTQ9tcl/E1KHdpQNQJuWcBfNrRpEdfS4+FH7oL7CHwNsaXNVRgLErz02byqgLTfJNAbXnsnxwbeMrUQ2ovFMjmySwa0YECSbJaJrR0qcolzoLFSIQAph0GvsiDnq/6WUocVVWLyRvces/g7gB/i6wDEZM3qdensk7uSupgJVUAos5sQFKm0jEyW4OHvbfAAVGM6P/yB9RdNAwUuMFkmLtTX0QwfJjtHRC2g8jNc2f0xUO869YpVnP2K4M+Wbki6T7SPUImX7yxVbKMZ7Jnfjh/WCJEpdYqFnQP1GTljz4tH6nlLpcVedFnrSD1I4ci4zDVM9FT1M0+XqzrHsktung+VSjdP5FaDS4dCY2teScIO/AP8TbSggmTUkHwuYd85qo=</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="5">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00&quot; EUR&quot;"/>
     <x:numFmt numFmtId="167" formatCode="#0.00%"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1142,51 +1142,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="23">
-        <x:v>46199.6449652893</x:v>
+        <x:v>46261.7860999769</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>