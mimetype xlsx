--- v1 (2026-08-27)
+++ v2 (2026-10-29)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8dec668eab4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd8a72b4effe4f5396781db28e2294a9.psmdcp" Id="Ree639f786d904312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb300ce9c2ef3475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d8d1423c17048f09f4ff30b31cce7e6.psmdcp" Id="R9043c4514fc84f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="GAEB" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projektinfo" sheetId="2" r:id="rId3"/>
     <x:sheet name="Kalkulation" sheetId="3" r:id="rId4"/>
     <x:sheet name="Config" sheetId="4" state="veryHidden" r:id="rId5"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm.Print_Titles" localSheetId="0">GAEB!1:3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B1" i="1"/>
   <x:c r="I6" i="1"/>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>Langtext</x:t>
   </x:si>
   <x:si>
     <x:t>Menge</x:t>
   </x:si>
   <x:si>
     <x:t>Einheit</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreis</x:t>
   </x:si>
   <x:si>
     <x:t>Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Gesamtpreis</x:t>
   </x:si>
   <x:si>
     <x:t>Preis nach Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
-    <x:t>a0ebc750-26d4-4f1e-b51e-0b2495f1a39f</x:t>
+    <x:t>3b5c77b4-7896-45d9-82ce-9463ccd29484</x:t>
   </x:si>
   <x:si>
     <x:t>Summe Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
     <x:t>Brutto</x:t>
   </x:si>
   <x:si>
     <x:t>GAEB</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreisanteile</x:t>
   </x:si>
   <x:si>
     <x:t>Käufer</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Straße</x:t>
   </x:si>
   <x:si>
     <x:t>Postleitzahl</x:t>
   </x:si>
@@ -151,57 +151,57 @@
   <x:si>
     <x:t>Worksheetname Overview</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname ProjectInfo</x:t>
   </x:si>
   <x:si>
     <x:t>Projektinfo</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname Calculation</x:t>
   </x:si>
   <x:si>
     <x:t>Kalkulation</x:t>
   </x:si>
   <x:si>
     <x:t>Dangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:t>
   </x:si>
   <x:si>
     <x:t>This worksheet contains configuration data needed so the file can be read again as GAEB file. Please do not modify any values.</x:t>
   </x:si>
   <x:si>
     <x:t>Dieses Arbeitsblatt enthält Konfigurationsdaten, die dem späteren Einlesen als GAEB Datei dienen. Bitte ändern Sie keine Werte.</x:t>
   </x:si>
   <x:si>
-    <x:t>Created at 27.08.2026 18:51 (UTC)</x:t>
+    <x:t>Created at 29.10.2026 05:15 (UTC)</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>1000:01B7429FDFFB71301996748F6E1096AAEFBDA3D32C9AF5197E49840E553D859E:0AA5EA6114AAF4D1DBF9E7FEEAD405E1:ycYsIqLRBwLA/kJxOiay35ASk/Ja4E5K7k5Jqobu3b42iG+qboHFDN2ZvF5Y1SSiXjm2IC5B+KMJ4Xg0vtXtwJ0GxOn42feIKMclI9l3JAmuzleRe5a6CETceEtdzqdZ6Dv+/bQi6xTJNyZsOxBLzSbJoOgOW9IxlktTzyt8KMo12N78fTIQy29XY4QFVoK62MXplgkxyX5BHGd5sinNr8BoYlCkS74mB+SLxckv/IZi4mguVQFVsfIK3rypG8ENsKfAk15He90/SdB6hAIWo6p6sGTVmUjWIbx/mx9hcFZTQ9tcl/E1KHdpQNQJuWcBfNrRpEdfS4+FH7oL7CHwNsaXNVRgLErz02byqgLTfJNAbXnsnxwbeMrUQ2ovFMjmySwa0YECSbJaJrR0qcolzoLFSIQAph0GvsiDnq/6WUocVVWLyRvces/g7gB/i6wDEZM3qdensk7uSupgJVUAos5sQFKm0jEyW4OHvbfAAVGM6P/yB9RdNAwUuMFkmLtTX0QwfJjtHRC2g8jNc2f0xUO869YpVnP2K4M+Wbki6T7SPUImX7yxVbKMZ7Jnfjh/WCJEpdYqFnQP1GTljz4tH6nlLpcVedFnrSD1I4ci4zDVM9FT1M0+XqzrHsktung+VSjdP5FaDS4dCY2teScIO/AP8TbSggmTUkHwuYd85qo=</x:t>
+    <x:t>1000:59FB9DEB46BEC1359F5C52E1F44FDEF16E2ED89B2ED94E833184F9C6D4ED4900:6E3BA96D6F6A789C1D214BE9D7E0B81B:E9fudthBg/mFfp7xvLzIp1EGYjTwCD0PgKX/KEhW0+xGgfu6+yh5DsPN0kIB/IcJpDoH+jSo5qxIgTP5leuYI3uBAB6qD48nv2QyYXOobrJTeycEhYeGYJlX+/8zO2NlAg5uLjP11UfDmW1X2A8jj2Z2EYH0ON5VwRyfPQPwQmrQn+PjihTmOVfrUj90RjDWf+Ga76btgK+Vi05PTeS9tvI6/Qj5FXk14VeDuoBGMVZZfcrOb4IFeKXRJJ1B1XmH5scSl0OE91n3nMkdgFdxfpyPQuZ4Twd1HD0e2H+R6lIT6dfXuebTxJ/ZVhJRdV/KTu5WBLXLbjnsrQJJNYRB97RkASrloLIgbqN5e5ELCkoWuS4eCCjwlWedEaLBSQVUeHnghJDHbSJB5inqysYmjm3PYMH9c7YCOdHIRiMUzbqO0bTMogpsMM6FxtZP4eq4CZt6RyX6iLeAz7Eg8hg/5aPTPcfvUI4ZbU5wTb+UXJhVl06ZNtZ5Z07+kqpjH1zMLtwVpQwARTxSSPMyiYpL3TrSanhLl1XCI0FEeI9YhFuCmuOU4cqfUYbxlA4Xv5eigaH7O6TewP8qu7yrk4wJ0ePoDSRWhgp3+4VGgEwhXE20fGWbYBVK8q1M25hv44NYU5SeJwmBiGS0A0jQf0AA129WjylgMKIeXf5EinIE8VI=</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="5">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00&quot; EUR&quot;"/>
     <x:numFmt numFmtId="167" formatCode="#0.00%"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1142,51 +1142,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="23">
-        <x:v>46261.7860999769</x:v>
+        <x:v>46324.219398206</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>